--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -442,81 +442,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J111"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-06-18 20:54 UTC</t>
+          <t>Exported: 2026-08-02 23:05 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -531,5023 +531,278 @@
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Total Price</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>SME5107</t>
+          <t>SMD5004</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Kenny Burt</t>
+          <t>Travis Mohr</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>Loan Oak Farm</t>
+          <t>Matthew Marshall</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>Beaverlodge</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>601728.38</v>
+        <v>477270</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>SMS5105</t>
+          <t>SR5003</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Dennis Meyer</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>Big Sky Colony</t>
+          <t>Brent Forsler</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>Beaverlodge</t>
+          <t>Lougheed</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
-        <v>493757.4133383124</v>
+        <v>645815</v>
       </c>
       <c r="H6" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="J6" s="4" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>SR5099</t>
+          <t>SMD5000</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>WADAW</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>DWADADAWDWADAWD</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>Redvers</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G7" s="5" t="n">
-        <v>705422.2560885835</v>
+        <v>430610</v>
       </c>
       <c r="H7" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>SR5098</t>
+          <t>SMS5002</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SMS_TOOLBAR</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lucy </t>
+          <t>Test</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>LUCY KIARIE</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>Rosthern</t>
+          <t>Cut Bank</t>
         </is>
       </c>
       <c r="G8" s="5" t="n">
-        <v>744266.5896785834</v>
+        <v>365750</v>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>UP5097</t>
+          <t>SMS5001</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SMS_TOOLBAR</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Tom Foley</t>
+          <t>Roger Sammons</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>TF Gingrich</t>
+          <t>Big Sky Colony</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Cut Bank</t>
         </is>
       </c>
       <c r="G9" s="5" t="n">
-        <v>101.4874227642276</v>
+        <v>365750</v>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
-          <t>Please call 698-342-1980 if any further assistance or understanding is needed.</t>
-[...4742 lines deleted...]
-      <c r="J111" s="4" t="inlineStr"/>
+          <t>With these drills being 10” spacing they may want to build them with 7/8” secondary hose on the primary.  The customer wants 1” as they do a lot of large pulse crops like chickpeas.   Can you please make sure that 1” hose is spec’d in build.</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>